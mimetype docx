--- v0 (2026-04-03)
+++ v1 (2026-07-31)
@@ -1,5686 +1,9262 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="718DDB70" w14:textId="7C7EB407" w:rsidR="004468A2" w:rsidRPr="00204372" w:rsidRDefault="004468A2" w:rsidP="00204372">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="7B409B3F" w14:textId="5C25A896" w:rsidR="00973A96" w:rsidRPr="00A11B6F" w:rsidRDefault="00973A96" w:rsidP="00973A96">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...21 lines deleted...]
-        <w:spacing w:after="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>СРОКИ ПРОВЕДЕНИЯ ИТОГОВОЙ АТТЕСТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7890CBB3" w14:textId="172B680C" w:rsidR="00973A96" w:rsidRDefault="00973A96" w:rsidP="00973A96">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>ДЛЯ 9 КЛАССОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77435312" w14:textId="77777777" w:rsidR="00F33856" w:rsidRPr="00A11B6F" w:rsidRDefault="00F33856" w:rsidP="00973A96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="15163" w:type="dxa"/>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1555"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="477"/>
+        <w:gridCol w:w="8023"/>
+        <w:gridCol w:w="2127"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004468A2" w:rsidRPr="00204372" w14:paraId="549107E2" w14:textId="3EC41671" w:rsidTr="00E65676">
+      <w:tr w:rsidR="003B0CE5" w:rsidRPr="00973A96" w14:paraId="54A47E97" w14:textId="77777777" w:rsidTr="001C39F2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B21D8E" w14:textId="775D641C" w:rsidR="004468A2" w:rsidRPr="00204372" w:rsidRDefault="004468A2" w:rsidP="006C0B77">
+          <w:p w14:paraId="65E39021" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00973A96">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...8 lines deleted...]
-              <w:t>Дата</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="8023" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5324AFBE" w14:textId="0D6CC170" w:rsidR="004468A2" w:rsidRPr="00204372" w:rsidRDefault="004468A2" w:rsidP="006C0B77">
+          <w:p w14:paraId="7A6BD2F6" w14:textId="2CA2130B" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00A11B6F">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...8 lines deleted...]
-              <w:t>Время</w:t>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>письменный экзамен по математике (алгебре)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="932" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41770016" w14:textId="582B6422" w:rsidR="004468A2" w:rsidRPr="00204372" w:rsidRDefault="004468A2" w:rsidP="006C0B77">
+          <w:p w14:paraId="60560321" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="00973A96">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...8 lines deleted...]
-              <w:t>Класс</w:t>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29 мая </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF92F9D" w14:textId="24C2CD98" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00973A96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B0CE5" w:rsidRPr="00973A96" w14:paraId="12131B01" w14:textId="77777777" w:rsidTr="001C39F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4599378E" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00973A96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1243" w:type="dxa"/>
+            <w:tcW w:w="8023" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D4B33B2" w14:textId="081031C6" w:rsidR="004468A2" w:rsidRPr="00204372" w:rsidRDefault="004468A2" w:rsidP="006C0B77">
+          <w:p w14:paraId="21F50E1E" w14:textId="5DF932B7" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00A11B6F">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">письменный экзамен по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-              <w:t>Кабинет</w:t>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">предмету по выбору </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>(физика, химия, биология, география, геометрия, история Казахстана, всемирная история, литература (по языку обучения), иностранный язык (английский), информатика)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="190AF621" w14:textId="58A8EC3A" w:rsidR="004468A2" w:rsidRPr="00204372" w:rsidRDefault="004468A2" w:rsidP="006C0B77">
+          <w:p w14:paraId="050E5658" w14:textId="14780C9D" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00973A96">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Предмет </w:t>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>3 июня 2026 года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B0CE5" w:rsidRPr="00973A96" w14:paraId="7517107D" w14:textId="77777777" w:rsidTr="001C39F2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FFAF36" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00973A96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="8023" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEDE448" w14:textId="2DC1C438" w:rsidR="004468A2" w:rsidRPr="00204372" w:rsidRDefault="004468A2" w:rsidP="006C0B77">
+          <w:p w14:paraId="03BCAE41" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="00973A96" w:rsidP="001C39F2">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>письменный экзамен</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="719F3809" w14:textId="3FB0FBE7" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="001C39F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>по</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...13 lines deleted...]
-              <w:t>ФИО учителя</w:t>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>русскому языку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="039DB057" w14:textId="72009794" w:rsidR="004468A2" w:rsidRPr="00204372" w:rsidRDefault="004468A2" w:rsidP="006C0B77">
+          <w:p w14:paraId="18905B9B" w14:textId="63F0D5C8" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00973A96">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...8 lines deleted...]
-              <w:t>ФИО ассистента</w:t>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>8 июня 2026 года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4A90" w:rsidRPr="00204372" w14:paraId="3F6E17B9" w14:textId="5382B16D" w:rsidTr="00E65676">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="003B0CE5" w:rsidRPr="00973A96" w14:paraId="6340A3AE" w14:textId="77777777" w:rsidTr="001C39F2">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="477" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE85645" w14:textId="65BA00BB" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="10E07AAF" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00973A96">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...8 lines deleted...]
-              <w:t>02.06.2026</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="8023" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4287DC" w14:textId="6B468B6C" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="0ECF3503" w14:textId="1B9C35C9" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00A11B6F">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>09.00-12.00</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">письменный экзамен по </w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>казахскому языку и литературе</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="932" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7962C0E2" w14:textId="1FF0400F" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="3E3178B9" w14:textId="630AC500" w:rsidR="00973A96" w:rsidRDefault="00973A96" w:rsidP="00973A96">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>11А</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> июня </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF139BC" w14:textId="0E1530AE" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00973A96">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="54501242" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="00973A96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148781DB" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="00973A96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D447DE" w14:textId="2D8D5B24" w:rsidR="00973A96" w:rsidRPr="00A11B6F" w:rsidRDefault="00973A96" w:rsidP="00973A96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>СРОКИ ПРОВЕДЕНИЯ ИТОГОВОЙ АТТЕСТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D5DA95" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00A11B6F" w:rsidRDefault="00973A96" w:rsidP="00973A96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>ДЛЯ 11 КЛАССОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322F2BD2" w14:textId="77777777" w:rsidR="003B0CE5" w:rsidRPr="00973A96" w:rsidRDefault="003B0CE5" w:rsidP="00973A96">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a7"/>
+        <w:tblW w:w="10627" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="6804"/>
+        <w:gridCol w:w="3261"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00973A96" w:rsidRPr="00973A96" w14:paraId="6BDA7BF6" w14:textId="77777777" w:rsidTr="00AA6939">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B0D8C6" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1243" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8EA69F" w14:textId="3980C551" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="439C47F2" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="001C39F2">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>24</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">устный экзамен по </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1601CE52" w14:textId="217FE70D" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="001C39F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>истории Казахстана</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="48"/>
+                <w:szCs w:val="48"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="679AF9CD" w14:textId="46B10D3D" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="5E54E758" w14:textId="42267B00" w:rsidR="00973A96" w:rsidRDefault="002A19C0" w:rsidP="00AA6939">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>История Казахстана</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00973A96" w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>июня</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A3C06B6" w14:textId="71FCF557" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00973A96" w:rsidRPr="00973A96" w14:paraId="686DACF2" w14:textId="77777777" w:rsidTr="00AA6939">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37D27258" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F7794C" w14:textId="511768DF" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="1F797C0D" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>Савченко Н.Б.</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">письменный экзамен по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>алгебре и началам анализа</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57DD88CC" w14:textId="72F3CC80" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="1298CFA6" w14:textId="1BA37586" w:rsidR="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00AA6939">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>Гладковский Д.А</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00973A96" w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>июня</w:t>
+            </w:r>
+            <w:r w:rsidR="00973A96" w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B62CD61" w14:textId="037F65E0" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D4A90" w:rsidRPr="00204372" w14:paraId="25511150" w14:textId="77777777" w:rsidTr="00E65676">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00973A96" w:rsidRPr="00973A96" w14:paraId="7DCB64C8" w14:textId="77777777" w:rsidTr="00AA6939">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1555" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1455E4E1" w14:textId="77777777" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="5290AE48" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...6 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...156 lines deleted...]
-              <w:t>09.00-12.00</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="932" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78CD15D2" w14:textId="4DC06148" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="334F3D2E" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="001C39F2">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>11Б</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>письменный экзамен по</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E3D1873" w14:textId="01EAD0C7" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="001C39F2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>русскому языку</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1243" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ECB11FF" w14:textId="5B8C7524" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="38DFDBEE" w14:textId="7EC89397" w:rsidR="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00AA6939">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>25</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00973A96" w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> июня </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F04FF84" w14:textId="0E1CB6DF" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00973A96" w:rsidRPr="00973A96" w14:paraId="276FBAD2" w14:textId="77777777" w:rsidTr="00AA6939">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EE65A58" w14:textId="77777777" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2502" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7E5573" w14:textId="2777F7E0" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="6624CE63" w14:textId="7F329793" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00AA6939">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>История Казахстана</w:t>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">письменный экзамен по </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>предмету по выбору</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (физика, химия, биология, география, геометрия, всемирная история, основы права, литература, иностранный язык (английский), информатика) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA119AF" w14:textId="1A1277B7" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="2D0EA5E0" w14:textId="78E57AB6" w:rsidR="00973A96" w:rsidRDefault="001C39F2" w:rsidP="00AA6939">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>Савченко Н.Б.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="00973A96" w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> июня </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25FE4A29" w14:textId="4F3260FC" w:rsidR="00973A96" w:rsidRPr="00973A96" w:rsidRDefault="00973A96" w:rsidP="00AA6939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003B0CE5" w:rsidRPr="00973A96" w14:paraId="6AA0D464" w14:textId="77777777" w:rsidTr="00AA6939">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="562" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="045EDF69" w14:textId="77777777" w:rsidR="003B0CE5" w:rsidRPr="00973A96" w:rsidRDefault="003B0CE5" w:rsidP="00AA6939">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4537" w:type="dxa"/>
+            <w:tcW w:w="6804" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B63209F" w14:textId="1D2F5F94" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="46AD7FCF" w14:textId="1ED1A351" w:rsidR="003B0CE5" w:rsidRPr="003B0CE5" w:rsidRDefault="001C39F2" w:rsidP="00AA6939">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>Еркеш С.Е.</w:t>
+            <w:r w:rsidRPr="003B0CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve">письменный экзамен по </w:t>
             </w:r>
-          </w:p>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="003B0CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...112 lines deleted...]
-              <w:t>Кашкирова Ж.Ш.</w:t>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>казахскому языку и литературе</w:t>
             </w:r>
-          </w:p>
-[...46 lines deleted...]
-              <w:t>09.00-12.00</w:t>
+            <w:r w:rsidRPr="003B0CE5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="932" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="027374DE" w14:textId="75BE5F9C" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="090CF8AD" w14:textId="01311A02" w:rsidR="003B0CE5" w:rsidRDefault="003B0CE5" w:rsidP="003B0CE5">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>11В</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> июня </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...5 lines deleted...]
-          <w:p w14:paraId="225708DF" w14:textId="066AF800" w:rsidR="009D4A90" w:rsidRPr="00204372" w:rsidRDefault="009D4A90" w:rsidP="006C0B77">
+          <w:p w14:paraId="51ACBB78" w14:textId="73A3DA04" w:rsidR="003B0CE5" w:rsidRPr="00973A96" w:rsidRDefault="003B0CE5" w:rsidP="003B0CE5">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00204372">
-[...6 lines deleted...]
-              <w:t>27</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>202</w:t>
             </w:r>
-          </w:p>
-[...22 lines deleted...]
-              <w:t>История Казахстана</w:t>
+            <w:r w:rsidR="001C39F2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
-          </w:p>
-[...4488 lines deleted...]
-              <w:t>Муканова Н.У., Абилова Ж.Т.</w:t>
+            <w:r w:rsidRPr="00973A96">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="52"/>
+                <w:szCs w:val="52"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0F57B86D" w14:textId="77777777" w:rsidR="00F12C76" w:rsidRPr="00204372" w:rsidRDefault="00F12C76" w:rsidP="006C0B77">
-[...2 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="3700EC73" w14:textId="77777777" w:rsidR="00973A96" w:rsidRDefault="00973A96" w:rsidP="00973A96">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="397BD5BD" w14:textId="77777777" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="00973A96">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EC384F5" w14:textId="77777777" w:rsidR="009E687B" w:rsidRPr="00A11B6F" w:rsidRDefault="009E687B" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">НОРМАТИВНАЯ БАЗА </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD087EB" w14:textId="77777777" w:rsidR="009E687B" w:rsidRPr="00A11B6F" w:rsidRDefault="009E687B" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПО ВОПРОСАМ ЗАВЕРШЕНИЯ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13FAFED7" w14:textId="05A49A2A" w:rsidR="009E687B" w:rsidRPr="00A11B6F" w:rsidRDefault="009E687B" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001C39F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="001C39F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> УЧЕБНОГО ГОДА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0F47FD" w14:textId="77777777" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28496C22" w14:textId="77777777" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="00A11B6F">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="Times New Roman"/>
-[...7 lines deleted...]
-      <w:pgMar w:top="1701" w:right="1134" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>1. Приказ МОН РК от 18 марта 2008 года №125 «Об утверждении Типовых правил проведения текущего контроля успеваемости, промежуточной и итоговой аттестации обучающихся для организации среднего, технического и профессионального, послесреднего образования»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C6292C" w14:textId="77777777" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04264824" w14:textId="32CAE12B" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>2. Приказ МП РК</w:t>
+      </w:r>
+      <w:r w:rsidR="002A19C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C39F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="001C39F2" w:rsidRPr="001C39F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Об определении сроков начала и завершения 2025-2026 учебного года, а также сроков проведения итоговой аттестации обучающихся в организациях среднего образования</w:t>
+      </w:r>
+      <w:r w:rsidR="001C39F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>» от 15.08.2025 №174</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BAA47AC" w14:textId="77777777" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E8C6CF8" w14:textId="77777777" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AF8E4A3" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA01A34" w14:textId="57E971FF" w:rsidR="001C39F2" w:rsidRPr="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C39F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+        <w:t>ДО ЭКЗАМЕНОВ ОСТАЛОСЬ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C72B7D" w14:textId="7F83495B" w:rsidR="001C39F2" w:rsidRPr="001C39F2" w:rsidRDefault="00690913" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="560"/>
+          <w:szCs w:val="560"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="560"/>
+          <w:szCs w:val="560"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="147CC74E" w14:textId="56979D47" w:rsidR="001C39F2" w:rsidRPr="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C39F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+        <w:t>ДН</w:t>
+      </w:r>
+      <w:r w:rsidR="009E0241">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="96"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+        <w:t>ЕЙ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="339F245A" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39970E23" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FCA4888" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3B1EA9" w14:textId="77777777" w:rsidR="001C39F2" w:rsidRDefault="001C39F2" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C3D5DFB" w14:textId="7A51E7B0" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ОБРАТИТЕ ВНИМАНИЕ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694B31A2" w14:textId="77777777" w:rsidR="00A11B6F" w:rsidRPr="00A11B6F" w:rsidRDefault="00A11B6F" w:rsidP="009E687B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BC10B0" w14:textId="77777777" w:rsidR="009E687B" w:rsidRPr="00A11B6F" w:rsidRDefault="009E687B" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Непроверенные работы сдаются на хранение руководителю школы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD8D494" w14:textId="77777777" w:rsidR="009E687B" w:rsidRPr="00A11B6F" w:rsidRDefault="009E687B" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>При проверке ошибки подчеркиваются. В эссе за курс общего среднего образования количество ошибок указывается отдельно</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="426004C9" w14:textId="77777777" w:rsidR="009E687B" w:rsidRPr="00A11B6F" w:rsidRDefault="009E687B" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Эссе в 11 классе оценивается двумя оценками, письменная экзаменационная работа по математике (алгебре) за курс основного и общего среднего образования - одной</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78A476BF" w14:textId="77777777" w:rsidR="009E687B" w:rsidRPr="00A11B6F" w:rsidRDefault="009E687B" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>По итогам эссе оценка за орфографию и грамматику выставляется по языковым предметам, оценка за содержание выставляется по литературе</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="586C7486" w14:textId="77777777" w:rsidR="009E687B" w:rsidRDefault="009E687B" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Проверка результатов тестирования осуществляется комиссией, сформированной при школе, в тот же день в школе согласно предложенной схеме выставления баллов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BF0B53" w14:textId="77777777" w:rsidR="00A11B6F" w:rsidRDefault="00A11B6F" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«АЛТЫН БЕЛГІ»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63225667" w14:textId="77777777" w:rsidR="003B0CE5" w:rsidRDefault="00A11B6F" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>БОЙЫНША ӨЗГЕРІСТЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375992CC" w14:textId="77777777" w:rsidR="00A11B6F" w:rsidRDefault="00A11B6F" w:rsidP="00A11B6F">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02616CBC" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11-сыныптың </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>алушылары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>қорытынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>аттестаттауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>оқитын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>мектептерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>өтеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E952CDB" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>5-11 сыныптардағы барлық пәндер бойынша жылдық және қорытынды бағалары «5» болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE6AF1D" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Үздік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аттестат </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>алған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD8EF7D" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10-11 сыныптардағы барлық пәндер бойынша тоқсандық бағалары «5» болған;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C683CF1" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>жалпы орта білім беруді аяқтағаннан кейін қорытынды аттестаттаудан «5» бағасына өткен білім алушыларға.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F6BBAC" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Бұған дейін жалпы орта білім туралы «Алтын белгі» аттестатын алу үшін қорытынды аттестаттауға қатысу міндетті болатын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458A9252" w14:textId="77777777" w:rsidR="00A11B6F" w:rsidRDefault="00A11B6F" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="701C2FA6" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="045CE7AC" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B306867" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>«АЛТЫН БЕЛГІ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B223D18" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A11B6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>БОЙЫНША ӨЗГЕРІСТЕР</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8E76FE" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6377CDBB" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Алтын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>белгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>аттестатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>алуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>үміткерлер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Алгебра </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> анализ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>бастамалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>пәні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>қорытынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>аттестаттауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> НЗМ-де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> норма </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>алынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>тасталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="061C6883" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Жалпы орта білім туралы «Алтын белгі» аттестаты және «Алтын белгі» белгісі осы талаптарға сай келетін    11-сынып оқушыларына беріледі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE21A72" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRPr="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E4BEA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Министрдің бұйрығымен қорытынды аттестаттаудан босатылған жалпы білім беретін пәндер бойынша соңғы үш жылдағы халықаралық олимпиадалардың жеңімпаздары болып табылатын «Алтын белгі» аттестатын алуға үміткерлерге жалпы орта білім туралы «Алтын белгі» аттестаты беріледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F1D4B60" w14:textId="77777777" w:rsidR="006E4BEA" w:rsidRDefault="006E4BEA" w:rsidP="006E4BEA">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:ind w:left="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18C06F1E" w14:textId="77777777" w:rsidR="002C7A1D" w:rsidRDefault="002C7A1D" w:rsidP="00D3382D">
+      <w:pPr>
+        <w:pStyle w:val="a8"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AE8497" w14:textId="006E36D9" w:rsidR="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ВЫДАЧА ДУБЛИКАТОВ ДОКУМЕНТОВ ОБ ОБРАЗОВАНИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F52E1D" w14:textId="77777777" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:pStyle w:val="rtejustify"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Как получить услугу онлайн</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF6DD96" w14:textId="2E70001F" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:pStyle w:val="rtejustify"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Авторизоваться на портале EGOV и перейти по кнопке «Заказать услугу онлайн».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659F8F2B" w14:textId="01752092" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Заполнить заявку и подписать ее ЭЦП (электронной цифровой подписью) либо при помощи смс-пароля (обязательно иметь регистрацию в базе мобильных граждан). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35444FFF" w14:textId="168EFA02" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>В личном кабинете (в разделе «История получения услуг») ознакомиться с уведомлением об обработке вашей заявки, которое поступит в течение указанного времени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D87E107" w14:textId="77777777" w:rsidR="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:pStyle w:val="rtejustify"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Как получить услугу в государственном органе или НАО «Государственная корпорация «Правительство для граждан» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EED7FF0" w14:textId="59EE7EEB" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:pStyle w:val="rtejustify"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(необходимые документы ):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3851F35A" w14:textId="382E033D" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:pStyle w:val="rtejustify"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Заявление обучавшегося или родителя (законного представителя) несовершеннолетнего ребенка, утерявшего или испортившего документ, на имя руководителя организации основного среднего и общего среднего образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF1A361" w14:textId="77777777" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:pStyle w:val="rtejustify"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>свидетельство о рождении или удостоверение личности (паспорт) обучавшегося (требуется для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6315985A" w14:textId="77777777" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:pStyle w:val="rtejustify"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>при изменении фамилии (имя, отчество (при его наличии) и (или) порче документа об образовании прилагается оригинал документа об образовании.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ABE4F12" w14:textId="6D68F31E" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:pStyle w:val="rtejustify"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="150" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Сведения о документах, удостоверяющих личность, работник Государственной корпорации получает из соответствующих государственных информационных систем через шлюз "электронного правительства" и направляет услугодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76E42F1F" w14:textId="77777777" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Срок оказания услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AF0A476" w14:textId="77777777" w:rsidR="00DB5317" w:rsidRPr="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>с мо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>та сда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>чи услу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>лу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ча</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>те</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>лем до</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ку</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>тов в Го</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>су</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>дар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ствен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ную кор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>цию или ор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>га</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ни</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>за</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>цию ос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>нов</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>но</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>го сред</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>го и об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ще</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>го сред</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>не</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>го об</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>зо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ва</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>ния или на пор</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>тал – 15 ра</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>бо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>чих дней</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C39CA6" w14:textId="11434111" w:rsidR="00DB5317" w:rsidRDefault="00DB5317" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB5317">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>с момента сдачи услугополучателем документов в Государственную корпорацию или ТиПО или на портал – 15 рабочих дней</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33ED0FBD" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ОБЩИЕ ПОЛОЖЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BEF3047" w14:textId="1351606E" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИТОГОВОЙ АТТЕСТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="021BEC5D" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Итоговая аттестация — 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044753BA" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Цель:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Определение уровня освоения обучающимися государственного общеобязательного стандарта образования (ГОСО).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F63B2EE" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Допуск к экзаменам</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> итоговой аттестации допускаются учащиеся 9 и 11 классов, имеющие годовые оценки по всем предметам не ниже «3» (удовлетворительно).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED4334F" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Условный допуск</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Если</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> у учащегося имеется 1–2 неудовлетворительные оценки («2»), он допускается к аттестации только после прохождения дополнительного суммативного оценивания за учебный год по этим предметам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC14CF7" w14:textId="34E0E77E" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Освобождение:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Учащиеся могут быть освобождены от аттестации приказом управления образования в случаях: по состоянию здоровья (заключение ВКК), инвалидности, участия в международных </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>олимпиадax</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или по семейным обстоятельствам (смерть близких родственников).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331DA50B" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3566DC44" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ПОРЯДОК ВЫСТАВЛЕНИЯ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06ABE88B" w14:textId="09EBC811" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>ИТОГОВЫХ ОЦЕНОК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C04DFC9" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Как рассчитывается оценка в аттестат</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3209D9D8" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Итоговая оценка по предмету (по которому проводится экзамен) выставляется на основании:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF6F34F" w14:textId="303DA59B" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Годовой оценки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по предмету (70%);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E0EE40" w14:textId="4806F81C" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Экзаменационной оценки</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (30%).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A20CAD8" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Формула расчета:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47127FC8" w14:textId="08268286" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rStyle w:val="math-inline"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Итоговая = (Годовая</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="math-inline"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rStyle w:val="math-inline"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>0,7) + (Экзаменационная</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="math-inline"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rStyle w:val="math-inline"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>0,3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBD0827" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Округление итоговой оценки производится к ближайшему целому числу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEE9A9C" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Если по предмету нет экзамена, в аттестат идет годовая оценка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AE0F5E" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>По предметам «Основы предпринимательства и бизнеса» и «Графика и проектирование» выставляется «зачет».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51904192" w14:textId="486A03BB" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26304F43" w14:textId="31B4FFEE" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>АКАДЕМИЧЕСКАЯ ЧЕСТНОСТЬ И ПОРЯДОК ПРОВЕДЕНИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="265D9349" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Правила поведения на экзаменах</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE8181B" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Материалы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Экзаменационные задания (пакеты) вскрываются в аудитории в присутствии учащихся.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F1B3AD" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Запрещенные предметы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Учащимся запрещается иметь при себе мобильные телефоны, шпаргалки, справочную литературу (кроме разрешенной: таблиц Менделеева, калькуляторов на физике и т.д.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B86D507" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Нарушения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обнаружении запрещенных предметов или при попытке передачи информации учащийся удаляется с экзамена.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EA75DF0" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Последствия:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Работа аннулируется, и решением комиссии по академической честности ученику выставляется оценка «2» (неудовлетворительно).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45CB8559" w14:textId="07CB1A6B" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A8B2DF" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">АТТЕСТАТЫ С ОТЛИЧИЕМ И </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BC773E9" w14:textId="5F9E5ED3" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>ЗНАК «АЛТЫН БЕЛГІ»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB67D8D" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Требования к отличникам</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CFB3DC5" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Аттестат с отличием (9 класс)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Выдается</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выпускнику, имеющему годовые и итоговые оценки «5» (отлично) по всем предметам за все годы обучения (с 5 по 9 класс).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7DAD92" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Аттестат с отличием (11 класс)</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Выдается</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выпускнику, имеющему годовые и итоговые оценки «5» по всем предметам в 10 и 11 классах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69788F61" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Знак «Алтын </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>белгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>» (11 класс):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5121782B" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Кандидат должен иметь аттестат с отличием за 9 класс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0BF419" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Иметь оценки «5» по всем предметам за 5–11 классы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41A01AD4" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Сдать все 5 итоговых экзаменов в 11 классе на «5».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36321640" w14:textId="37E2F645" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E835EA8" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ПОВТОРНАЯ АТТЕСТАЦИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A8C69EB" w14:textId="31225E2B" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> И ПЕРЕСДАЧА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37C83FF4" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Действия при получении неудовлетворительных оценок</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184A367B" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>До 2-х оценок «2»:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Учащиеся допускаются к повторным экзаменам по этим предметам. Сроки повторной аттестации устанавливаются школой (обычно в июне-июле).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7218C10E" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Более 2-х оценок «2»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AB33504" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>В 9 классе: Учащийся остается на повторный год обучения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0805A8E8" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В 11 классе: Выпускнику выдается справка о </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>незавершении</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> образования. Повторная аттестация возможна только в следующем учебном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C2D8693" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Неявка</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неявке на экзамен по уважительной причине назначается дополнительный день. Без уважительной причины — выставляется «2».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59909B61" w14:textId="2FCE9600" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA5BA3F" w14:textId="6C4F0DBA" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ПРАВА УЧАЩИХСЯ И АПЕЛЛЯЦИЯ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FE6CCD7" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Защита интересов выпускника</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="144D38AA" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Ознакомление:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Учащиеся имеют право ознакомиться с результатами экзамена сразу после проверки работ комиссией.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71837C17" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Апелляция:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае несогласия с оценкой, учащийся или его родители могут подать заявление в апелляционную комиссию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C3C703F" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Сроки подачи:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление на апелляцию подается в течение 24 часов (или до 13:00 следующего дня) после объявления результатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15AAFE53" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Особые условия:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Учащимся с особыми образовательными потребностями предоставляется дополнительное время на экзамене и возможность использования специальных средств (шрифт Брайля, помощь ассистента и т.д.).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C23F2C1" w14:textId="235D5A8A" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F67201F" w14:textId="424823BF" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64903219" w14:textId="0ADECF83" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20CB93AF" w14:textId="3CED51CD" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03221C1E" w14:textId="70F8903C" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ПОДГОТОВКА К ЭКЗАМЕНАМ И ПСИХОЛОГИЧЕСКАЯ ПОДДЕРЖКА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9D6B1D" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Советы выпускникам и родителям</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08230491" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Режим дня:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Соблюдайте баланс между учебой и отдыхом. Полноценный сон (не менее 8 часов) напрямую влияет на концентрацию внимания и память.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4272EEAA" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Метод подготовки:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Разделяйте большой материал на маленькие блоки. Используйте графические схемы и таблицы для лучшего запоминания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3ACE3E" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Пробные тестирования:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Регулярное выполнение тренировочных заданий помогает привыкнуть к формату экзамена и правильно распределять время.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4106FC3C" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Поддержка:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Родителям важно сохранять спокойствие и создавать благоприятную атмосферу дома. Помните, что вера в ребенка важнее любых баллов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44077039" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Питание</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Включите</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в рацион продукты, полезные для работы мозга: орехи, рыбу, овощи и фрукты. Не забывайте о водном балансе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79313D32" w14:textId="4993129A" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ЧАСТО ЗАДАВАЕМЫЕ ВОПРОСЫ (FAQ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7105B287" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Коротко о важном</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029EDF8E" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Можно ли пересдать экзамен, если не согласен с оценкой?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нет, пересдача с целью повышения положительной оценки не допускается. Пересдать можно только в случае получения «двойки».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23F2FD77" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Где узнать точное расписание экзаменов?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Расписание утверждается директором школы и вывешивается на школьном стенде и официальном сайте не позднее, чем за две недели до начала аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BF27E86" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Учитываются ли призовые места в олимпиадах при сдаче экзаменов?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Победители международных олимпиад и конкурсов научных проектов (1, 2, 3 степени) текущего года освобождаются от аттестации по соответствующему предмету.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EC9F50" w14:textId="77777777" w:rsidR="00A64B78" w:rsidRPr="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00A64B78">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t>Как получить дубликат аттестата в случае утери?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64B78">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Необходимо обратиться в администрацию школы с соответствующим заявлением. Процедура выдачи дубликата регулируется государственным стандартом.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77680C45" w14:textId="7C8D422F" w:rsidR="00A64B78" w:rsidRDefault="00A64B78" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190DA386" w14:textId="77777777" w:rsidR="00C20F13" w:rsidRDefault="00C20F13" w:rsidP="00C20F13">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ДОКУМЕНТИРОВАНИЕ И </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3215B02E" w14:textId="019A5724" w:rsidR="00C20F13" w:rsidRPr="00C20F13" w:rsidRDefault="00C20F13" w:rsidP="00C20F13">
+      <w:pPr>
+        <w:pStyle w:val="3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>ХРАНЕНИЕ РЕЗУЛЬТАТОВ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0514AB2F" w14:textId="77777777" w:rsidR="00C20F13" w:rsidRPr="00C20F13" w:rsidRDefault="00C20F13" w:rsidP="00C20F13">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Официальный учет достижений</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04F7CEB8" w14:textId="77777777" w:rsidR="00C20F13" w:rsidRPr="00C20F13" w:rsidRDefault="00C20F13" w:rsidP="00C20F13">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Протоколы:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Результаты каждого экзамена заносятся в протокол экзаменационной комиссии установленного образца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31C21581" w14:textId="77777777" w:rsidR="00C20F13" w:rsidRPr="00C20F13" w:rsidRDefault="00C20F13" w:rsidP="00C20F13">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Сводная ведомость</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> На</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> основании экзаменационных и годовых оценок составляется сводная ведомость итоговых оценок, которая подписывается членами педагогического совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DBFB33A" w14:textId="77777777" w:rsidR="00C20F13" w:rsidRPr="00C20F13" w:rsidRDefault="00C20F13" w:rsidP="00C20F13">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Электронный формат:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Данные об итоговой аттестации в обязательном порядке вносятся в информационную систему (НОБД / электронный журнал).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4BAF35" w14:textId="77777777" w:rsidR="00C20F13" w:rsidRPr="00C20F13" w:rsidRDefault="00C20F13" w:rsidP="00C20F13">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Личное дело:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Копии протоколов и ведомостей являются основанием для внесения записей в аттестат и личное дело учащегося.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="788D56E6" w14:textId="77777777" w:rsidR="00C20F13" w:rsidRPr="00C20F13" w:rsidRDefault="00C20F13" w:rsidP="00C20F13">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Срок хранения:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C20F13">
+        <w:rPr>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Экзаменационные письменные работы хранятся в архиве школы в течение одного года до начала следующего цикла итоговой аттестации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441E63D7" w14:textId="77777777" w:rsidR="000F1D20" w:rsidRDefault="000F1D20" w:rsidP="000F1D20">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ГРАФИК КОНСУЛЬТАЦИИ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="755C02D0" w14:textId="77777777" w:rsidR="000F1D20" w:rsidRDefault="000F1D20" w:rsidP="000F1D20">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПО ПОДГОТОВКЕ К </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5230F996" w14:textId="65E4DC3F" w:rsidR="00C20F13" w:rsidRDefault="000F1D20" w:rsidP="000F1D20">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F1D20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>ИТОГОВОЙ АТТЕСТАЦИИ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17E2524D" w14:textId="77777777" w:rsidR="000F1D20" w:rsidRDefault="000F1D20" w:rsidP="000F1D20">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116C8F21" w14:textId="62F09D6E" w:rsidR="000F1D20" w:rsidRPr="00A64B78" w:rsidRDefault="000F1D20" w:rsidP="00DB5317">
+      <w:pPr>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F9A36D3" wp14:editId="468E7A24">
+            <wp:extent cx="6648450" cy="6648450"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Рисунок 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="6648450" cy="6648450"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="000F1D20" w:rsidRPr="00A64B78" w:rsidSect="00973A96">
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="381"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="04E0BFD7" w14:textId="77777777" w:rsidR="00077325" w:rsidRDefault="00077325" w:rsidP="00973A96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6A75DD47" w14:textId="77777777" w:rsidR="00077325" w:rsidRDefault="00077325" w:rsidP="00973A96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="58A1C8A9" w14:textId="77777777" w:rsidR="00E021E0" w:rsidRDefault="00E021E0">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="6364240D" w14:textId="77777777" w:rsidR="00E021E0" w:rsidRDefault="00E021E0">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2C5984A5" w14:textId="77777777" w:rsidR="00E021E0" w:rsidRDefault="00E021E0">
+    <w:pPr>
+      <w:pStyle w:val="a5"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="146BF4F6" w14:textId="77777777" w:rsidR="00077325" w:rsidRDefault="00077325" w:rsidP="00973A96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="22C7EDDD" w14:textId="77777777" w:rsidR="00077325" w:rsidRDefault="00077325" w:rsidP="00973A96">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2EF7F2AF" w14:textId="77777777" w:rsidR="00E021E0" w:rsidRDefault="00077325">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="48F4FBF4">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark23013063" o:spid="_x0000_s2050" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:467.25pt;height:432.5pt;z-index:-251657216;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="WhatsApp Image 2022-11-15 at 22" gain="19661f" blacklevel="22938f"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="412440EE" w14:textId="77777777" w:rsidR="00E021E0" w:rsidRDefault="00077325">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="7972A384">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark23013064" o:spid="_x0000_s2051" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:467.25pt;height:432.5pt;z-index:-251656192;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="WhatsApp Image 2022-11-15 at 22" gain="19661f" blacklevel="22938f"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="79E1593C" w14:textId="77777777" w:rsidR="00E021E0" w:rsidRDefault="00077325">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict w14:anchorId="3DF80407">
+        <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+          <v:stroke joinstyle="miter"/>
+          <v:formulas>
+            <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+            <v:f eqn="sum @0 1 0"/>
+            <v:f eqn="sum 0 0 @1"/>
+            <v:f eqn="prod @2 1 2"/>
+            <v:f eqn="prod @3 21600 pixelWidth"/>
+            <v:f eqn="prod @3 21600 pixelHeight"/>
+            <v:f eqn="sum @0 0 1"/>
+            <v:f eqn="prod @6 1 2"/>
+            <v:f eqn="prod @7 21600 pixelWidth"/>
+            <v:f eqn="sum @8 21600 0"/>
+            <v:f eqn="prod @7 21600 pixelHeight"/>
+            <v:f eqn="sum @10 21600 0"/>
+          </v:formulas>
+          <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+          <o:lock v:ext="edit" aspectratio="t"/>
+        </v:shapetype>
+        <v:shape id="WordPictureWatermark23013062" o:spid="_x0000_s2049" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:467.25pt;height:432.5pt;z-index:-251658240;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
+          <v:imagedata r:id="rId1" o:title="WhatsApp Image 2022-11-15 at 22" gain="19661f" blacklevel="22938f"/>
+          <w10:wrap anchorx="margin" anchory="margin"/>
+        </v:shape>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06564BBF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2084E0EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11C26E41"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22A0C0EA"/>
+    <w:lvl w:ilvl="0" w:tplc="500C5F8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E2DEDAB2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="8ACACD34" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C136C180" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD486D8E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="78DE7E22" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="69EAB990" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6F3EF67E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0A0CE0DE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="145F2697"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2DC4180E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14897B99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E28A4728"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17427292"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1B8E6B46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18646A8A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0E900BA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38AD7655"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FBA4446C"/>
+    <w:lvl w:ilvl="0" w:tplc="31A299E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F38E56FE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BFC4403A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4BE271D2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="F2C86A8C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D6B8D2D0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20B2CCCE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A6E07B48" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1E4A8328" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38D32CE9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="2FECE47C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43D92816"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2AA2D26C"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47DB618C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F94A312E"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBF5B37"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="0BEA691A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DE16A14"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="97120670"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF25A46"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1716264E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5374427B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25E87F88"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54306EEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FE62BC68"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="589E72A1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="B87297DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A105C7F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7198708E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B384AE8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA86C8F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FC405F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="788C3606"/>
+    <w:lvl w:ilvl="0" w:tplc="DE446F48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9D24E9A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="86A85430" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="270078AE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4D401D1A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EC46D30C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="13CCFB5C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="983265CE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0492963E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71260FF6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E12E6736"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="784D0693"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF369944"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A2F208A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F138B8F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="70"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004A5B3E"/>
-[...15 lines deleted...]
-    <w:rsid w:val="00F12C76"/>
+    <w:rsidRoot w:val="00973A96"/>
+    <w:rsid w:val="00077325"/>
+    <w:rsid w:val="000A39AD"/>
+    <w:rsid w:val="000A50DC"/>
+    <w:rsid w:val="000A7411"/>
+    <w:rsid w:val="000F1D20"/>
+    <w:rsid w:val="00124E9F"/>
+    <w:rsid w:val="001525F8"/>
+    <w:rsid w:val="001C39F2"/>
+    <w:rsid w:val="001E328F"/>
+    <w:rsid w:val="001F09B5"/>
+    <w:rsid w:val="001F51CC"/>
+    <w:rsid w:val="001F7108"/>
+    <w:rsid w:val="002139E6"/>
+    <w:rsid w:val="0025334A"/>
+    <w:rsid w:val="00257D04"/>
+    <w:rsid w:val="00271BB6"/>
+    <w:rsid w:val="00274F34"/>
+    <w:rsid w:val="002A19C0"/>
+    <w:rsid w:val="002B5FB4"/>
+    <w:rsid w:val="002C7A1D"/>
+    <w:rsid w:val="002F6467"/>
+    <w:rsid w:val="0036373E"/>
+    <w:rsid w:val="003A3748"/>
+    <w:rsid w:val="003B0CE5"/>
+    <w:rsid w:val="00415F4A"/>
+    <w:rsid w:val="00417624"/>
+    <w:rsid w:val="004530E8"/>
+    <w:rsid w:val="00460533"/>
+    <w:rsid w:val="00472369"/>
+    <w:rsid w:val="00480260"/>
+    <w:rsid w:val="004870D0"/>
+    <w:rsid w:val="004C38CF"/>
+    <w:rsid w:val="004E4A74"/>
+    <w:rsid w:val="004F2E45"/>
+    <w:rsid w:val="00504D83"/>
+    <w:rsid w:val="005504BE"/>
+    <w:rsid w:val="00556B09"/>
+    <w:rsid w:val="0056656E"/>
+    <w:rsid w:val="00570145"/>
+    <w:rsid w:val="005770D1"/>
+    <w:rsid w:val="005947B6"/>
+    <w:rsid w:val="005B54A2"/>
+    <w:rsid w:val="005D68E8"/>
+    <w:rsid w:val="005F2F70"/>
+    <w:rsid w:val="00600AED"/>
+    <w:rsid w:val="00614A2A"/>
+    <w:rsid w:val="00630B3D"/>
+    <w:rsid w:val="00641BEF"/>
+    <w:rsid w:val="00690913"/>
+    <w:rsid w:val="006B4F40"/>
+    <w:rsid w:val="006E4BEA"/>
+    <w:rsid w:val="00702632"/>
+    <w:rsid w:val="0072734F"/>
+    <w:rsid w:val="00732460"/>
+    <w:rsid w:val="00755D27"/>
+    <w:rsid w:val="00781D10"/>
+    <w:rsid w:val="0079453F"/>
+    <w:rsid w:val="007C3B0E"/>
+    <w:rsid w:val="0083162F"/>
+    <w:rsid w:val="00851522"/>
+    <w:rsid w:val="0085168D"/>
+    <w:rsid w:val="00852B8B"/>
+    <w:rsid w:val="00862995"/>
+    <w:rsid w:val="008646B0"/>
+    <w:rsid w:val="0087794B"/>
+    <w:rsid w:val="00892EB8"/>
+    <w:rsid w:val="00894473"/>
+    <w:rsid w:val="008B14C2"/>
+    <w:rsid w:val="008F6DBF"/>
+    <w:rsid w:val="00960C05"/>
+    <w:rsid w:val="00973A96"/>
+    <w:rsid w:val="009A3DDD"/>
+    <w:rsid w:val="009A667C"/>
+    <w:rsid w:val="009C5219"/>
+    <w:rsid w:val="009E0241"/>
+    <w:rsid w:val="009E687B"/>
+    <w:rsid w:val="009E79BC"/>
+    <w:rsid w:val="00A05B26"/>
+    <w:rsid w:val="00A11B6F"/>
+    <w:rsid w:val="00A17B9A"/>
+    <w:rsid w:val="00A64B78"/>
+    <w:rsid w:val="00A70DB5"/>
+    <w:rsid w:val="00A91707"/>
+    <w:rsid w:val="00AA6939"/>
+    <w:rsid w:val="00AF50DF"/>
+    <w:rsid w:val="00B12B8C"/>
+    <w:rsid w:val="00B33962"/>
+    <w:rsid w:val="00B4414F"/>
+    <w:rsid w:val="00B94753"/>
+    <w:rsid w:val="00BA3529"/>
+    <w:rsid w:val="00BB5807"/>
+    <w:rsid w:val="00C20F13"/>
+    <w:rsid w:val="00C41A9B"/>
+    <w:rsid w:val="00C42C9A"/>
+    <w:rsid w:val="00C630F2"/>
+    <w:rsid w:val="00C801FE"/>
+    <w:rsid w:val="00C93662"/>
+    <w:rsid w:val="00D24883"/>
+    <w:rsid w:val="00D3382D"/>
+    <w:rsid w:val="00D751D3"/>
+    <w:rsid w:val="00DB5317"/>
+    <w:rsid w:val="00DE18A7"/>
+    <w:rsid w:val="00DF50C6"/>
+    <w:rsid w:val="00E021E0"/>
+    <w:rsid w:val="00E55408"/>
+    <w:rsid w:val="00E653E9"/>
+    <w:rsid w:val="00EA63AF"/>
+    <w:rsid w:val="00EB743D"/>
+    <w:rsid w:val="00EC5067"/>
+    <w:rsid w:val="00EE2F0E"/>
+    <w:rsid w:val="00EE3C3E"/>
+    <w:rsid w:val="00F00A82"/>
+    <w:rsid w:val="00F070F3"/>
+    <w:rsid w:val="00F33856"/>
+    <w:rsid w:val="00F605C2"/>
+    <w:rsid w:val="00F719C3"/>
+    <w:rsid w:val="00F82666"/>
+    <w:rsid w:val="00FD4615"/>
+    <w:rsid w:val="00FE0FF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65C41824"/>
+  <w14:docId w14:val="3BA54E2C"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{20F918F2-678D-44B9-BF1F-80270FA58AFB}"/>
+  <w15:docId w15:val="{1697D506-046A-4EBD-A718-53095474288A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6014,184 +9590,893 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B915B7"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001C39F2"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="28"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F605C2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="120" w:line="256" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="30"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB5317"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973A96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="Верхний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00973A96"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00973A96"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4677"/>
+        <w:tab w:val="right" w:pos="9355"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+    <w:name w:val="Нижний колонтитул Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a5"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00973A96"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="004468A2"/>
+    <w:rsid w:val="00973A96"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E687B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00472369"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00472369"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F605C2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ab">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F605C2"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+    <w:name w:val="Заголовок 3 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DB5317"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="rtejustify">
+    <w:name w:val="rtejustify"/>
+    <w:basedOn w:val="a"/>
+    <w:rsid w:val="00DB5317"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DB5317"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ad">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00DB5317"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001C39F2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="math-inline">
+    <w:name w:val="math-inline"/>
+    <w:basedOn w:val="a0"/>
+    <w:rsid w:val="00A64B78"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="448011404">
+    <w:div w:id="44455633">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="514148875">
+    <w:div w:id="74859801">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="550923896">
+    <w:div w:id="114296644">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1216425959">
+    <w:div w:id="310911778">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="248735948">
+          <w:marLeft w:val="446"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="65"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="326907921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1613324693">
+    <w:div w:id="437337418">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="521281592">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="605770446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="650594800">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="792790564">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="794369358">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="796486605">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="998382270">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="5600666">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="300"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="2100364892">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1038434908">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1093817889">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1205673234">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1778285432">
+          <w:marLeft w:val="835"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1257447188">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1350983513">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1399328112">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1552115387">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="754668744">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="225"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="713818741">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="681128351">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1659963409">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1682705107">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1713266094">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1722554097">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1747846334">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1847750506">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1860125544">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1868980616">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1940211904">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2097820094">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1202404289">
+          <w:marLeft w:val="994"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="2132240864">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6416,69 +10701,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>303</Words>
-  <Characters>1728</Characters>
+  <Words>1644</Words>
+  <Characters>9376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2027</CharactersWithSpaces>
+  <CharactersWithSpaces>10999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Пользователь</dc:creator>
+  <dc:creator>Asset Serikbayev</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>