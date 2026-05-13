--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -1,40238 +1,10153 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w14:paraId="638A60C6" w14:textId="77777777" w:rsidR="002C3568" w:rsidRDefault="002C3568" w:rsidP="007126B0">
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00102759">
       <w:pPr>
-        <w:pStyle w:val="3"/>
-[...5 lines deleted...]
-        <w:ind w:left="360"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"39 инновациялық үлгідегі гимназиялық сыныптары бар жалпы орта білім беру мектебі" </w:t>
+      </w:r>
+      <w:r w:rsidR="009D35A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ММ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00CA3CAC">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D74FEFC" w14:textId="77777777" w:rsidR="002C3568" w:rsidRPr="002C3568" w:rsidRDefault="002C3568" w:rsidP="002C3568">
+    <w:p w:rsidR="008A45EC" w:rsidRDefault="008A45EC" w:rsidP="00FB4D1A">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-        <w:ind w:left="360"/>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A45EC" w:rsidRPr="00FB4D1A" w:rsidRDefault="008A45EC" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="5103" w:firstLine="426"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00FB4D1A">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Түсінік хат </w:t>
+        <w:t xml:space="preserve">                                                                                                      </w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00DA1D60">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> БЕКІТЕМІН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D35A2" w:rsidRDefault="009D35A2" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 39 ЖОБМ КММ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="007B50C0" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Б</w:t>
+      </w:r>
+      <w:r w:rsidR="00897CA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асшысы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ның м.а.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00102759" w:rsidP="00DA1D60">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+      <w:r w:rsidR="009D35A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>_______</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:outlineLvl w:val="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20931122" w14:textId="77777777" w:rsidR="002C3568" w:rsidRPr="002C3568" w:rsidRDefault="002C3568" w:rsidP="002C3568">
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-        <w:ind w:right="267"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00FB4D1A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Тәрбие жұмысы Қазақстан</w:t>
+        <w:t>«____» _______</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidR="00167E22">
         <w:rPr>
-          <w:spacing w:val="1"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00FB4D1A">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Республикасында</w:t>
-[...324 lines deleted...]
-        <w:t>асырылады.</w:t>
+        <w:t xml:space="preserve"> ж</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4505063D" w14:textId="77777777" w:rsidR="002C3568" w:rsidRPr="002C3568" w:rsidRDefault="002C3568" w:rsidP="002C3568">
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
       <w:pPr>
-        <w:ind w:left="720"/>
-        <w:jc w:val="lowKashida"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3568">
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Білім беруді дамытудың мемлекеттік бағдарламаларын, Тәрбиенің кешенді бағдарламасын, Мемлекеттік жалпыға </w:t>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008A45EC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00102759" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ТӘЛІМГЕРДІҢ  2025 -2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОҚУ ЖЫЛЫНА</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCD3789" w14:textId="77777777" w:rsidR="002C3568" w:rsidRPr="002C3568" w:rsidRDefault="002C3568" w:rsidP="002C3568">
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00102759">
       <w:pPr>
-        <w:jc w:val="lowKashida"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00FB4D1A">
         <w:rPr>
-          <w:color w:val="000000"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>міндетті білім беру стандарттарын, барлық үлгідегі, деңгейдегі және меншік түріндегі білім беру ұйымдарында оқу бағдарламалары мен оқулықтарды, тәрбие бағдарламаларын әзірлеуде Тәрбиенің тұжырымдамалық негіздері негіз болады.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">    </w:t>
+        <w:t xml:space="preserve"> АРНАЛҒАН ЖЫЛДЫҚ  ЖОСПАРЫ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D879C2" w14:textId="77777777" w:rsidR="002C3568" w:rsidRPr="002C3568" w:rsidRDefault="002C3568" w:rsidP="002C3568">
+    <w:p w:rsidR="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...1 lines deleted...]
-        <w:ind w:right="278"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3568">
+    </w:p>
+    <w:p w:rsidR="00167E22" w:rsidRPr="00167E22" w:rsidRDefault="00167E22" w:rsidP="00167E22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-          <w:lang w:val="en-US"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002C3568">
+      </w:pPr>
+      <w:r w:rsidRPr="00167E22">
         <w:rPr>
-          <w:sz w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Тәрбие</w:t>
-[...168 lines deleted...]
-        <w:t xml:space="preserve">өткізіледі. </w:t>
+        <w:t xml:space="preserve">План работы детской организации </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C3CC09" w14:textId="77777777" w:rsidR="002C3568" w:rsidRPr="002C3568" w:rsidRDefault="002C3568" w:rsidP="002C3568">
+    <w:p w:rsidR="00167E22" w:rsidRPr="00167E22" w:rsidRDefault="00167E22" w:rsidP="00167E22">
       <w:pPr>
-        <w:jc w:val="lowKashida"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00167E22">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...138 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00167E22">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Неке</w:t>
+        <w:t>Жас</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00167E22">
         <w:rPr>
-          <w:color w:val="000000"/>
-[...27 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00167E22">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>отбасы</w:t>
+        <w:t>Ұлан</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="00167E22">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>» на 2025-2026 учебный год</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00167E22" w:rsidRPr="00167E22" w:rsidRDefault="00167E22" w:rsidP="00167E22">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00102759" w:rsidRPr="00167E22" w:rsidRDefault="00102759" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E1A0D" w:rsidRDefault="008E1A0D" w:rsidP="008A45EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4005"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00102759" w:rsidRDefault="00102759" w:rsidP="008A45EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4005"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00102759" w:rsidRDefault="00102759" w:rsidP="008A45EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4005"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008A45EC" w:rsidRDefault="008A45EC" w:rsidP="00102759">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="000F2DE6" w:rsidRDefault="000F2DE6" w:rsidP="00102759">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004C16CE" w:rsidRDefault="004C16CE" w:rsidP="00102759">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="008E1A0D" w:rsidRDefault="008E1A0D" w:rsidP="00FB4D1A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BD63DE" w:rsidRDefault="00FB4D1A" w:rsidP="00BD63DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E1A0D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>План</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD63DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="008E1A0D">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>туралы</w:t>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+        <w:t xml:space="preserve">работы детской организации </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6617F792" w14:textId="77777777" w:rsidR="002C3568" w:rsidRPr="002C3568" w:rsidRDefault="002C3568" w:rsidP="002C3568">
+    <w:p w:rsidR="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00BD63DE">
       <w:pPr>
-        <w:pStyle w:val="af2"/>
-[...5 lines deleted...]
-        <w:jc w:val="lowKashida"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="008E1A0D">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="008E1A0D">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Қазақстан</w:t>
+        <w:t>Жас</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="008E1A0D">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="008E1A0D">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>Республикасындағы</w:t>
+        <w:t>Ұлан</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="008E1A0D">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD63DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidR="00102759">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>баланың</w:t>
+        <w:t xml:space="preserve">на 2025-2026 </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="002C3568">
+      <w:r w:rsidRPr="008E1A0D">
         <w:rPr>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...97 lines deleted...]
-        <w:t xml:space="preserve">; </w:t>
+        <w:t>учебный год</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40817BA6" w14:textId="77777777" w:rsidR="002C3568" w:rsidRPr="002C3568" w:rsidRDefault="002C3568" w:rsidP="002C3568">
+    <w:p w:rsidR="00BD63DE" w:rsidRPr="008E1A0D" w:rsidRDefault="00BD63DE" w:rsidP="00BD63DE">
       <w:pPr>
-        <w:pStyle w:val="af2"/>
-[...1515 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...22 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="75"/>
-[...8 lines deleted...]
-        </w:tblBorders>
+        <w:tblStyle w:val="1"/>
+        <w:tblW w:w="5070" w:type="pct"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="675"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2381"/>
+        <w:gridCol w:w="479"/>
+        <w:gridCol w:w="3883"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="2337"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F641B7" w:rsidRPr="00A073CC" w14:paraId="0819DF25" w14:textId="77777777" w:rsidTr="00D46479">
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Наименование мероприятия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Направление деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Класс </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ответственный </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Сентябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>«День знаний»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>торжественная линейка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Нравственное воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="004F3BE9" w:rsidRDefault="00FB4D1A" w:rsidP="004F3BE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗДВР</w:t>
+            </w:r>
+            <w:r w:rsidR="00102759">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="004F3BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="004F3BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>вожатая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E332FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Планирование работы школьной детской организации</w:t>
+            </w:r>
+            <w:r w:rsidR="00E332FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E332FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Жас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00E332FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Улан» </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Методическая работа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="00E332FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст. совет</w:t>
+            </w:r>
+            <w:r w:rsidR="00E332FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ДО</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="004F3BE9" w:rsidRDefault="00102759" w:rsidP="004F3BE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>т. вожатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Вовлечение учащихся в кружки</w:t>
+            </w:r>
+            <w:r w:rsidR="00E332FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и секции</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация досуга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук., рук. кружков</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="008E1A0D" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Праздник спорта </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009C7C8F" w:rsidRPr="00FB4D1A" w:rsidRDefault="009C7C8F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>«Эстафета «Спортивные дети»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Физическое воспитание, ЗОЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E332FE" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="004F3BE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗДВР</w:t>
+            </w:r>
+            <w:r w:rsidR="00102759">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ст. вожатая,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> учитель </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>физ-ры</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00102759">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E332FE" w:rsidP="00E332FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E332FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Акция </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>«Чистый двор школы»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Трудовое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00102759" w:rsidRDefault="00FB4D1A" w:rsidP="004F3BE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗДВР</w:t>
+            </w:r>
+            <w:r w:rsidR="00102759">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ст. вожатая</w:t>
+            </w:r>
+            <w:r w:rsidR="00102759">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00102759">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл.руководители</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Продолжить прием в организацию «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жас Ұлан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">». </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Активизация деятельности</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">через систему поручений </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Патриотическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст. совет</w:t>
+            </w:r>
+            <w:r w:rsidR="00E332FE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>, актив</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="004F3BE9" w:rsidRDefault="00102759" w:rsidP="004F3BE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ст.вожатая </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00FB4D1A" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="008E1A0D" w:rsidRDefault="00E332FE" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Познавательная викторина </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67F7F" w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>«Если дружат люди</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E67F7F" w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>- дружат   языки»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E67F7F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ко Дню языков народов Казахстана.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E67F7F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Патриотическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E332FE" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00FB4D1A" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E67F7F" w:rsidP="004F3BE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗДВР</w:t>
+            </w:r>
+            <w:r w:rsidR="00102759">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ст. вожатая</w:t>
+            </w:r>
+            <w:r w:rsidR="00E332FE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004F3BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E67F7F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E67F7F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Познавательная  программа "Знай правила движения, как таблицу умножения".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E67F7F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗОЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRDefault="00C024BC" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00C024BC" w:rsidRPr="00FB4D1A" w:rsidRDefault="00C024BC" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E67F7F" w:rsidP="004F3BE9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст. вожатая</w:t>
+            </w:r>
+            <w:r w:rsidR="004F3BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E67F7F" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E67F7F" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Октябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="008E1A0D" w:rsidTr="00E47347">
         <w:trPr>
-          <w:trHeight w:val="561"/>
+          <w:trHeight w:val="909"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="675" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:rPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="008E1A0D" w:rsidRDefault="00E67F7F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Концерт, посвященный Дню Учителя; Дню пожилого человека</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="008E1A0D" w:rsidRDefault="00E67F7F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно-нравственное воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="008E1A0D" w:rsidRDefault="0027166C" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E67F7F" w:rsidRPr="008E1A0D" w:rsidRDefault="0027166C" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:trPr>
+          <w:trHeight w:val="909"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="008E1A0D" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Тематическая выставка «Права и обязанности ученика»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Патриотическое, духовно-нравственное  воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗДВР, ст. вожатая, библиотекарь.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Развле</w:t>
+            </w:r>
+            <w:r w:rsidR="0059589D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кательная программа «Осенний марафон</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно-нравственное воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Конкурс рисунков «Под единым шаныраком»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Патриотическое, духовно-нравственное  воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Проведение субботников по благоустройству школы, прилегающей к ней территории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Трудовое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A60EE6" w:rsidRDefault="00A60EE6" w:rsidP="00C84B21">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00C84B21" w:rsidRDefault="00C84B21" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Ноябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Проведение осенних каникул/по отдельному плану</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация досуга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Беседа-обсуждение «Подросток и закон»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Правовое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>8-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст. вожатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Посещение ГУ «Приют для детей»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно-нравственное воспитание</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF0B41" w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. Волонтерское движение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>7-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Конкурс «Мой класс питается</w:t>
+            </w:r>
+            <w:r w:rsidR="004F3BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> правильно!»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗОЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗДВР, ст. вожатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:trPr>
+          <w:trHeight w:val="599"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Акция «Берегите птиц зимой!». Изготовление кормушек.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Экологическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ст. вожатая, кл. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:trPr>
+          <w:trHeight w:val="102"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="00FB4D1A">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Декабрь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Конкурс рисунков и плакатов «1 декабря-День борьбы со СПИДом»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗОЖ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E35E4F" w:rsidRPr="00FB4D1A" w:rsidRDefault="00E35E4F" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="008E1A0D" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="008E1A0D" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Принятие в ряды  «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Жас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қыр</w:t>
+            </w:r>
+            <w:r w:rsidR="00256F53" w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ан»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="008E1A0D" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Патриотическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Игра по станциям </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>«Мой Казахстан»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Патриотическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Конкурс «Сохраним Зеленую Красавицу!»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Экологическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проведение новогодних мероприятий  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Нравственное воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="00FB4D1A">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Январь </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...10 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Проведение зимних каникул/по отдельному графику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация досуга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗДВР, ст. вожатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">«Буллинг-киберлуллинг» </w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="008E1A0D" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Зеленый патруль </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>(проверка цветов в кабинете)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Экологическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00256F53" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст. вожатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Дөңгелек үстел</w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Конкурс «Самый аккуратный дневник»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Патриотическое, духовно-нравственное  воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00256F53" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>6-9 сыныптар</w:t>
-[...699 lines deleted...]
-                <w:b/>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Путешествие в страну «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Светофорию</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Нравственное воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>2-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст. вожатая</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Февраль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F96F4C">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Конкурс рисунков «Мир глазами детей»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00DF0B41" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно-нравственное  воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>День св. Валентина (почта, сценарий, оформления)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно-нравственное  воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>7-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00DF0B41" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Посещение детского реабилитационного центра «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Самал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Д</w:t>
+            </w:r>
+            <w:r w:rsidR="004F3BE9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>уховно-нравственное воспитание.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Волонт</w:t>
+            </w:r>
+            <w:r w:rsidR="00D51015">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ское движение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>8-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A60EE6" w:rsidP="00A60EE6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                   </w:t>
+            </w:r>
+            <w:r w:rsidR="00A962E1" w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Март</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ТОҒЫЗ АЙҒА 9 ІС-ШАРА</w:t>
-[...10 lines deleted...]
-              <w:ind w:left="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Подготовка к празднику 8 марта. Концертная программа «Праздник наших мам»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Нравственно-эстетическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00220D90" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> «Наурыз-шашу-2018</w:t>
+            </w:r>
+            <w:r w:rsidR="00A962E1" w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>!»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно-нравственное  воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>7-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00A962E1" w:rsidRPr="00FB4D1A" w:rsidRDefault="00A962E1" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00220D90" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00220D90" w:rsidRPr="00FB4D1A" w:rsidRDefault="00220D90" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Викторина «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Наурыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>-праздник мира и добра»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00220D90" w:rsidRPr="00FB4D1A" w:rsidRDefault="00220D90" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00220D90" w:rsidRPr="00FB4D1A" w:rsidRDefault="00220D90" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно-нравственное  воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00220D90" w:rsidRPr="00FB4D1A" w:rsidRDefault="00220D90" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00220D90" w:rsidRPr="00FB4D1A" w:rsidRDefault="00220D90" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст. вожатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="008E1A0D" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Проведение </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">весенних </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>каникул/по отдельному графику</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация досуга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ЗДВР, ст. вожатая</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="00FB4D1A">
+            <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Апрель </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>День птиц. Конкурс рисунков «Птицы наши лучшие друзья»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Экологическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Акция «Доброта» Посещение Дома ребенка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно-нравственное. Волонтерское движение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>7-9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Проведение субботников по благоустройству школы, прилегающей к ней территории</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Трудовое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Посещение музея «</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Музей Воинской славы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно- патриотическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>ст. вожатая</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Конкурс инсценировок о войне «Прикоснись к подвигу сердцем»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно- патриотическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>7-10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidTr="004F3BE9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="00FB4D1A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000"/>
-[...17 lines deleted...]
-                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Май</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">8-қыркүйек </w:t>
-[...7 lines deleted...]
-                <w:color w:val="000000"/>
+              <w:t>40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="00CA3CAC" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Ролики</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> о ВОВ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>«А нам нужна одна Победа!»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно- патриотическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>5-7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-                <w:color w:val="000000"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Сергіту сәті</w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Праздничная программа для ветеранов ВОВ «Память зажигает сердца»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Духовно- патриотическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, муз. рук., ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>челлендж</w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Подведение итогов работы детской организаций за год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Методическая работа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>1-11 сынып жетекшілері</w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Организация летней занятости</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Методическая работа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="008E1A0D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE724C" w:rsidRPr="00FB4D1A" w:rsidTr="00E47347">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="237" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="004F3BE9" w:rsidRDefault="004F3BE9" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>БТЖО</w:t>
-[...11 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1922" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="00CA3CAC" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...120 lines deleted...]
-                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Линейка посвященная</w:t>
+            </w:r>
+            <w:r w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...874 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...1670 lines deleted...]
-              <w:t>Медбике</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Последнему звонку</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1193" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Нравственно-эстетическое воспитание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="491" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>1-11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="008E1A0D" w:rsidRPr="00FB4D1A" w:rsidRDefault="008E1A0D" w:rsidP="008E1A0D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ЗДВР, муз. рук., ст. вожатая, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>кл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4D1A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>. рук.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F3C59F9" w14:textId="76460FE1" w:rsidR="00B03200" w:rsidRDefault="00B03200" w:rsidP="005817C7">
+    <w:p w:rsidR="00102759" w:rsidRDefault="008161B2" w:rsidP="008E1A0D">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ҚАЗАН</w:t>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...4835 lines deleted...]
-    <w:p w14:paraId="5BCBB7F2" w14:textId="487D9870" w:rsidR="00934E79" w:rsidRDefault="00934E79" w:rsidP="00D46479">
+    <w:p w:rsidR="008161B2" w:rsidRDefault="008161B2" w:rsidP="008E1A0D">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A93348D" w14:textId="051723B4" w:rsidR="00A23F59" w:rsidRPr="00D46479" w:rsidRDefault="003921C8" w:rsidP="00D46479">
+    <w:p w:rsidR="008161B2" w:rsidRDefault="008161B2" w:rsidP="008E1A0D">
       <w:pPr>
-        <w:jc w:val="center"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ҚАРАША </w:t>
+        <w:t xml:space="preserve">                           </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...5079 lines deleted...]
-    <w:p w14:paraId="5CB4EBD1" w14:textId="133D8B0E" w:rsidR="00C81B2F" w:rsidRDefault="00C81B2F" w:rsidP="00D46479">
+    <w:p w:rsidR="008161B2" w:rsidRDefault="00657A7B" w:rsidP="008E1A0D">
       <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
-[...14 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ЖЕЛТОҚСАН</w:t>
+        <w:t xml:space="preserve">                                                                  Старшая вожатая:  __________  Отыншина Г.А.</w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...3826 lines deleted...]
-    <w:p w14:paraId="65EF1191" w14:textId="73E321AA" w:rsidR="004258B6" w:rsidRDefault="004258B6" w:rsidP="004258B6">
+    <w:p w:rsidR="008161B2" w:rsidRPr="008E1A0D" w:rsidRDefault="008161B2" w:rsidP="008E1A0D">
       <w:pPr>
-        <w:pStyle w:val="a6"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...14453 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...16 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">МАМЫР– «Ұлттық бірлік, бейбітшілік және тұрақтылық» </w:t>
+        <w:t xml:space="preserve">            </w:t>
       </w:r>
     </w:p>
-    <w:tbl>
-[...2945 lines deleted...]
-      <w:pgMar w:top="426" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="008161B2" w:rsidRPr="008E1A0D" w:rsidSect="008E1A0D">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="709" w:right="1080" w:bottom="993" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:font w:name="Wingdings">
-[...26 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="KZ Times New Roman">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-[...19 lines deleted...]
-    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times CA">
-[...14 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...2210 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005B6500"/>
-[...77 lines deleted...]
-    <w:rsid w:val="00FE5304"/>
+    <w:rsidRoot w:val="00EE2C98"/>
+    <w:rsid w:val="00002F4D"/>
+    <w:rsid w:val="00023214"/>
+    <w:rsid w:val="00082A85"/>
+    <w:rsid w:val="000A194E"/>
+    <w:rsid w:val="000C38D7"/>
+    <w:rsid w:val="000D0011"/>
+    <w:rsid w:val="000F2DE6"/>
+    <w:rsid w:val="00102759"/>
+    <w:rsid w:val="0011784C"/>
+    <w:rsid w:val="00123066"/>
+    <w:rsid w:val="00133769"/>
+    <w:rsid w:val="00167E22"/>
+    <w:rsid w:val="00170A16"/>
+    <w:rsid w:val="0017388D"/>
+    <w:rsid w:val="00177348"/>
+    <w:rsid w:val="00181752"/>
+    <w:rsid w:val="00185AD7"/>
+    <w:rsid w:val="001B0527"/>
+    <w:rsid w:val="001B4963"/>
+    <w:rsid w:val="001C3B5C"/>
+    <w:rsid w:val="001D0354"/>
+    <w:rsid w:val="0021710B"/>
+    <w:rsid w:val="00220D90"/>
+    <w:rsid w:val="00243BC3"/>
+    <w:rsid w:val="00246093"/>
+    <w:rsid w:val="00251B26"/>
+    <w:rsid w:val="00254DA3"/>
+    <w:rsid w:val="00256F53"/>
+    <w:rsid w:val="00261071"/>
+    <w:rsid w:val="00267F3E"/>
+    <w:rsid w:val="0027166C"/>
+    <w:rsid w:val="002B291E"/>
+    <w:rsid w:val="002B57AA"/>
+    <w:rsid w:val="002E3B77"/>
+    <w:rsid w:val="002F0164"/>
+    <w:rsid w:val="003211CC"/>
+    <w:rsid w:val="00322E64"/>
+    <w:rsid w:val="003263AA"/>
+    <w:rsid w:val="00335664"/>
+    <w:rsid w:val="00347A7A"/>
+    <w:rsid w:val="003601B8"/>
+    <w:rsid w:val="00373BC5"/>
+    <w:rsid w:val="003A0487"/>
+    <w:rsid w:val="003B3066"/>
+    <w:rsid w:val="003C02CC"/>
+    <w:rsid w:val="003D6300"/>
+    <w:rsid w:val="003D6D13"/>
+    <w:rsid w:val="003E4397"/>
+    <w:rsid w:val="003E5F57"/>
+    <w:rsid w:val="00411CB4"/>
+    <w:rsid w:val="00415760"/>
+    <w:rsid w:val="0042289B"/>
+    <w:rsid w:val="00436BBC"/>
+    <w:rsid w:val="00441A47"/>
+    <w:rsid w:val="0045269B"/>
+    <w:rsid w:val="004540E3"/>
+    <w:rsid w:val="00475EC3"/>
+    <w:rsid w:val="004906D0"/>
+    <w:rsid w:val="004A52B7"/>
+    <w:rsid w:val="004B28FB"/>
+    <w:rsid w:val="004C0407"/>
+    <w:rsid w:val="004C16CE"/>
+    <w:rsid w:val="004C3D4F"/>
+    <w:rsid w:val="004F3BE9"/>
+    <w:rsid w:val="004F5D8D"/>
+    <w:rsid w:val="0050717F"/>
+    <w:rsid w:val="00564C43"/>
+    <w:rsid w:val="00566B0F"/>
+    <w:rsid w:val="00566EB1"/>
+    <w:rsid w:val="00567A4A"/>
+    <w:rsid w:val="0059589D"/>
+    <w:rsid w:val="005A1A3A"/>
+    <w:rsid w:val="005E0516"/>
+    <w:rsid w:val="006215F7"/>
+    <w:rsid w:val="00640798"/>
+    <w:rsid w:val="00640A1A"/>
+    <w:rsid w:val="00643D32"/>
+    <w:rsid w:val="00657A7B"/>
+    <w:rsid w:val="0067214B"/>
+    <w:rsid w:val="0069222D"/>
+    <w:rsid w:val="00697C79"/>
+    <w:rsid w:val="006A72D1"/>
+    <w:rsid w:val="006B6C44"/>
+    <w:rsid w:val="006C1285"/>
+    <w:rsid w:val="006C1EE0"/>
+    <w:rsid w:val="006D1505"/>
+    <w:rsid w:val="00717104"/>
+    <w:rsid w:val="007252C6"/>
+    <w:rsid w:val="00730B77"/>
+    <w:rsid w:val="007603B5"/>
+    <w:rsid w:val="0078174C"/>
+    <w:rsid w:val="007B50C0"/>
+    <w:rsid w:val="007B64BB"/>
+    <w:rsid w:val="007B6683"/>
+    <w:rsid w:val="007D5323"/>
+    <w:rsid w:val="007D5AD9"/>
+    <w:rsid w:val="007D5F9A"/>
+    <w:rsid w:val="007E19B1"/>
+    <w:rsid w:val="007E6F67"/>
+    <w:rsid w:val="007F012A"/>
+    <w:rsid w:val="0080175B"/>
+    <w:rsid w:val="008161B2"/>
+    <w:rsid w:val="008728A0"/>
+    <w:rsid w:val="00897CA7"/>
+    <w:rsid w:val="008A45EC"/>
+    <w:rsid w:val="008A5986"/>
+    <w:rsid w:val="008A734E"/>
+    <w:rsid w:val="008C6EC5"/>
+    <w:rsid w:val="008D3D02"/>
+    <w:rsid w:val="008D3E88"/>
+    <w:rsid w:val="008D75EF"/>
+    <w:rsid w:val="008E1A0D"/>
+    <w:rsid w:val="008F7160"/>
+    <w:rsid w:val="0091159A"/>
+    <w:rsid w:val="00912AFA"/>
+    <w:rsid w:val="00930C77"/>
+    <w:rsid w:val="00943912"/>
+    <w:rsid w:val="00974D25"/>
+    <w:rsid w:val="00981E0E"/>
+    <w:rsid w:val="0099403B"/>
+    <w:rsid w:val="009B07DC"/>
+    <w:rsid w:val="009B3770"/>
+    <w:rsid w:val="009C7887"/>
+    <w:rsid w:val="009C7C8F"/>
+    <w:rsid w:val="009D35A2"/>
+    <w:rsid w:val="009D6F48"/>
+    <w:rsid w:val="009F663F"/>
+    <w:rsid w:val="009F755C"/>
+    <w:rsid w:val="00A12A2B"/>
+    <w:rsid w:val="00A16369"/>
+    <w:rsid w:val="00A33FC6"/>
+    <w:rsid w:val="00A43D8F"/>
+    <w:rsid w:val="00A45FFD"/>
+    <w:rsid w:val="00A51BC1"/>
+    <w:rsid w:val="00A55179"/>
+    <w:rsid w:val="00A5674B"/>
+    <w:rsid w:val="00A601C3"/>
+    <w:rsid w:val="00A60EE6"/>
+    <w:rsid w:val="00A909B5"/>
+    <w:rsid w:val="00A962E1"/>
+    <w:rsid w:val="00AA0BEC"/>
+    <w:rsid w:val="00AA7A99"/>
+    <w:rsid w:val="00AB2E7C"/>
+    <w:rsid w:val="00AE5C19"/>
+    <w:rsid w:val="00AE784B"/>
+    <w:rsid w:val="00B04C8C"/>
+    <w:rsid w:val="00B20EDA"/>
+    <w:rsid w:val="00B52C8F"/>
+    <w:rsid w:val="00B536D2"/>
+    <w:rsid w:val="00B6118F"/>
+    <w:rsid w:val="00B708F5"/>
+    <w:rsid w:val="00B7285B"/>
+    <w:rsid w:val="00B90986"/>
+    <w:rsid w:val="00BD63DE"/>
+    <w:rsid w:val="00BE292A"/>
+    <w:rsid w:val="00BE724C"/>
+    <w:rsid w:val="00BF5AC3"/>
+    <w:rsid w:val="00C024BC"/>
+    <w:rsid w:val="00C122B8"/>
+    <w:rsid w:val="00C30A63"/>
+    <w:rsid w:val="00C33FE2"/>
+    <w:rsid w:val="00C34E65"/>
+    <w:rsid w:val="00C454F8"/>
+    <w:rsid w:val="00C50BC2"/>
+    <w:rsid w:val="00C52AE7"/>
+    <w:rsid w:val="00C53170"/>
+    <w:rsid w:val="00C766E5"/>
+    <w:rsid w:val="00C84B21"/>
+    <w:rsid w:val="00C92B2A"/>
+    <w:rsid w:val="00CA04D1"/>
+    <w:rsid w:val="00CA3CAC"/>
+    <w:rsid w:val="00CB0E42"/>
+    <w:rsid w:val="00CB7824"/>
+    <w:rsid w:val="00CD0958"/>
+    <w:rsid w:val="00CD1336"/>
+    <w:rsid w:val="00CE536E"/>
+    <w:rsid w:val="00CF3DD5"/>
+    <w:rsid w:val="00D004B0"/>
+    <w:rsid w:val="00D06474"/>
+    <w:rsid w:val="00D14C6E"/>
+    <w:rsid w:val="00D349E6"/>
+    <w:rsid w:val="00D37338"/>
+    <w:rsid w:val="00D51015"/>
+    <w:rsid w:val="00D51846"/>
+    <w:rsid w:val="00D53D58"/>
+    <w:rsid w:val="00D562CB"/>
+    <w:rsid w:val="00D923E9"/>
+    <w:rsid w:val="00DA1D60"/>
+    <w:rsid w:val="00DA3309"/>
+    <w:rsid w:val="00DC3B1E"/>
+    <w:rsid w:val="00DC502C"/>
+    <w:rsid w:val="00DE79A2"/>
+    <w:rsid w:val="00DF0B41"/>
+    <w:rsid w:val="00E24B1E"/>
+    <w:rsid w:val="00E27998"/>
+    <w:rsid w:val="00E304D1"/>
+    <w:rsid w:val="00E332FE"/>
+    <w:rsid w:val="00E34823"/>
+    <w:rsid w:val="00E35E4F"/>
+    <w:rsid w:val="00E40D47"/>
+    <w:rsid w:val="00E47347"/>
+    <w:rsid w:val="00E67F7F"/>
+    <w:rsid w:val="00E714C8"/>
+    <w:rsid w:val="00EA2781"/>
+    <w:rsid w:val="00EA2CA7"/>
+    <w:rsid w:val="00EB7461"/>
+    <w:rsid w:val="00EC2A01"/>
+    <w:rsid w:val="00EE2C98"/>
+    <w:rsid w:val="00F14FBB"/>
+    <w:rsid w:val="00F265AE"/>
+    <w:rsid w:val="00F70E1C"/>
+    <w:rsid w:val="00F74D8D"/>
+    <w:rsid w:val="00FA41FC"/>
+    <w:rsid w:val="00FB4D1A"/>
+    <w:rsid w:val="00FB50FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6B4351F9"/>
-  <w15:docId w15:val="{E80EF3A4-13D2-4145-9758-4640B7B10760}"/>
+  <w14:docId w14:val="27451324"/>
+  <w15:docId w15:val="{45C24E9D-0C29-4A87-AF27-4C424CAF4A30}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -40469,1818 +10384,446 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004258B6"/>
-[...106 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00181752"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...836 lines deleted...]
-  <w:style w:type="table" w:customStyle="1" w:styleId="12">
+  <w:style w:type="table" w:customStyle="1" w:styleId="1">
     <w:name w:val="Сетка таблицы1"/>
     <w:basedOn w:val="a1"/>
     <w:next w:val="a3"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="004258B6"/>
+    <w:rsid w:val="00FB4D1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="st">
-[...58 lines deleted...]
-    <w:name w:val="Сетка таблицы2"/>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="a3"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="004258B6"/>
+    <w:rsid w:val="00FB4D1A"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="34">
-[...378 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...13 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>15</Pages>
-[...1 lines deleted...]
-  <Characters>18465</Characters>
+  <Pages>4</Pages>
+  <Words>861</Words>
+  <Characters>4909</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>Curnos™</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21661</CharactersWithSpaces>
+  <CharactersWithSpaces>5759</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Windows User</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Users</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>