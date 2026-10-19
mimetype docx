--- v0 (2026-09-24)
+++ v1 (2026-10-19)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2AAA5A27" w14:textId="77777777" w:rsidR="002769CA" w:rsidRDefault="002769CA" w:rsidP="002769CA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="74"/>
         <w:ind w:left="1996" w:hanging="1397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>«Павлодар</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>қаласының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -84,68 +84,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>беру</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>мектебі»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>КММ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1570476B" w14:textId="577B69E1" w:rsidR="005239DD" w:rsidRDefault="005239DD" w:rsidP="002769CA">
+    <w:p w14:paraId="1570476B" w14:textId="173F35A0" w:rsidR="005239DD" w:rsidRDefault="005239DD" w:rsidP="002769CA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="74"/>
         <w:ind w:left="1996" w:hanging="1397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">қазақ тілінде оқытатын </w:t>
+        <w:t xml:space="preserve">қазақ тілінде </w:t>
       </w:r>
-      <w:r w:rsidR="008A1E02">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="00BE5576">
+        <w:t>педагог-психолог</w:t>
       </w:r>
       <w:r w:rsidR="002769CA">
-        <w:t xml:space="preserve">мұғалімі </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645157B8" w14:textId="6544A4B9" w:rsidR="002769CA" w:rsidRDefault="002769CA" w:rsidP="002769CA">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="74"/>
         <w:ind w:left="1996" w:hanging="1397"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>лауазымына конкурс жариялайды</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9F079C" w14:textId="77777777" w:rsidR="002769CA" w:rsidRDefault="002769CA" w:rsidP="002769CA">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
@@ -800,52 +797,50 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>оқытатын</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00562DE6">
               <w:t>педагог-психолог маманы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="4B59F0C1" w14:textId="13C1A1C9" w:rsidR="002769CA" w:rsidRDefault="00562DE6" w:rsidP="00E1355A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="247" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00654B56">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> мөлшерлеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2465,91 +2460,91 @@
     <w:p w14:paraId="33E811CC" w14:textId="68FF8DA2" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="2EE9677B" w14:textId="4B33952D" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="14EEC1BB" w14:textId="268AE95E" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="3A278B19" w14:textId="1A1010A8" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="755BB6F3" w14:textId="5A8671C6" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="72C7AF8A" w14:textId="71A62F93" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="0F7C10B8" w14:textId="259A0F21" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="224325E1" w14:textId="0510E7C2" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="7497A7BC" w14:textId="790AC237" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="2CC9BFFA" w14:textId="52D6A75F" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="0FDFC147" w14:textId="16068B80" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="142264A6" w14:textId="067C0229" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="5E6B87CE" w14:textId="5E45CA6B" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:p w14:paraId="367349E2" w14:textId="7FE622DD" w:rsidR="00654B56" w:rsidRDefault="00654B56"/>
     <w:sectPr w:rsidR="00654B56" w:rsidSect="004A7657">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="700" w:right="425" w:bottom="280" w:left="992" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005C7B28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F9C21AFE"/>
     <w:lvl w:ilvl="0" w:tplc="C2583948">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="106" w:hanging="262"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -3714,186 +3709,187 @@
     <w:lvl w:ilvl="7" w:tplc="447E1AF0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4872" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="AA2C06A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5548" w:hanging="284"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1402480114">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2046131894">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="487671567">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="797528769">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="489181533">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1516729689">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="866287065">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1328898997">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1677656501">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="534932203">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC7C84"/>
     <w:rsid w:val="0001577B"/>
     <w:rsid w:val="000F08B8"/>
     <w:rsid w:val="0013572C"/>
     <w:rsid w:val="001672B2"/>
     <w:rsid w:val="001C55F6"/>
     <w:rsid w:val="002769CA"/>
     <w:rsid w:val="00333064"/>
     <w:rsid w:val="00335E5F"/>
     <w:rsid w:val="0040308A"/>
     <w:rsid w:val="004664E3"/>
     <w:rsid w:val="004A7657"/>
     <w:rsid w:val="004F593F"/>
     <w:rsid w:val="005239DD"/>
     <w:rsid w:val="00562DE6"/>
     <w:rsid w:val="005D68E0"/>
     <w:rsid w:val="00617B08"/>
     <w:rsid w:val="00654B56"/>
     <w:rsid w:val="00711402"/>
+    <w:rsid w:val="007179D5"/>
     <w:rsid w:val="0076714D"/>
     <w:rsid w:val="007C2862"/>
     <w:rsid w:val="007C2EB1"/>
     <w:rsid w:val="00850A03"/>
     <w:rsid w:val="008A1E02"/>
     <w:rsid w:val="008D18A5"/>
     <w:rsid w:val="008E2FC2"/>
     <w:rsid w:val="00922AA7"/>
     <w:rsid w:val="009A5BBE"/>
     <w:rsid w:val="00A55BB6"/>
     <w:rsid w:val="00AC7C84"/>
     <w:rsid w:val="00BC0FE4"/>
+    <w:rsid w:val="00BE5576"/>
     <w:rsid w:val="00BF42BB"/>
     <w:rsid w:val="00CB4A90"/>
     <w:rsid w:val="00CB7212"/>
     <w:rsid w:val="00D33568"/>
     <w:rsid w:val="00EF6CF0"/>
     <w:rsid w:val="00F215E3"/>
     <w:rsid w:val="00F32225"/>
     <w:rsid w:val="00F45E3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="66A7EC03"/>
   <w15:docId w15:val="{B3EE929F-7207-4DD1-B160-A3593B7A5890}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4225,50 +4221,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -4317,51 +4314,51 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="106"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004F593F"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -4614,76 +4611,76 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>3506</Characters>
+  <Pages>2</Pages>
+  <Words>612</Words>
+  <Characters>3493</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4113</CharactersWithSpaces>
+  <CharactersWithSpaces>4097</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gulnar;Асаинова Шынар Бакибаевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-05-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>